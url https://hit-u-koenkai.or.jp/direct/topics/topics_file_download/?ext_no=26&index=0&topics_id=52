--- v0 (2026-05-11)
+++ v1 (2026-08-09)
@@ -24,58 +24,58 @@
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp24.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\m-ono\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E267CAD0-0276-4F50-BAEE-3FAB6548CA8E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{07AD5AEF-5CAF-4898-9003-E8A78A0F72F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E02DE20A-EBF1-4D05-9E97-6E2997F7DC4C}"/>
   </bookViews>
   <sheets>
     <sheet name="寄付申込書（202509）" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'寄付申込書（202509）'!$A$1:$Q$79</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -831,54 +831,53 @@
     <rPh sb="14" eb="16">
       <t>テツヅ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>キフ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ゼイ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>カンプ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>デンシ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>バアイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0_);[Red]\(0\)"/>
-    <numFmt numFmtId="177" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
-    <numFmt numFmtId="178" formatCode="yyyy/m/d;@"/>
+    <numFmt numFmtId="177" formatCode="yyyy/m/d;@"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
@@ -957,51 +956,51 @@
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="46">
+  <borders count="47">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
@@ -1460,60 +1459,71 @@
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="double">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="175">
+  <cellXfs count="174">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
@@ -1567,62 +1577,50 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1663,70 +1661,70 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="13" fillId="2" borderId="42" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1740,91 +1738,95 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1904,50 +1906,78 @@
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
@@ -2001,92 +2031,68 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -4159,1453 +4165,1453 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A80802F0-E601-4052-8C8E-D3A80DBE90B5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T79"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L4" sqref="L4:L5"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="L12" sqref="L12:L13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="3" width="6" style="1" customWidth="1"/>
     <col min="4" max="4" width="4.75" style="1" customWidth="1"/>
     <col min="5" max="11" width="5.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="6" style="1" customWidth="1"/>
     <col min="13" max="13" width="5.625" style="1" customWidth="1"/>
     <col min="14" max="14" width="6" style="1" customWidth="1"/>
     <col min="15" max="17" width="5.625" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="166" t="s">
+      <c r="A1" s="170" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="166"/>
-[...14 lines deleted...]
-      <c r="Q1" s="166"/>
+      <c r="B1" s="170"/>
+      <c r="C1" s="170"/>
+      <c r="D1" s="170"/>
+      <c r="E1" s="170"/>
+      <c r="F1" s="170"/>
+      <c r="G1" s="170"/>
+      <c r="H1" s="170"/>
+      <c r="I1" s="170"/>
+      <c r="J1" s="170"/>
+      <c r="K1" s="170"/>
+      <c r="L1" s="170"/>
+      <c r="M1" s="170"/>
+      <c r="N1" s="170"/>
+      <c r="O1" s="170"/>
+      <c r="P1" s="170"/>
+      <c r="Q1" s="170"/>
     </row>
     <row r="2" spans="1:20" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="166"/>
-[...15 lines deleted...]
-      <c r="Q2" s="166"/>
+      <c r="A2" s="170"/>
+      <c r="B2" s="170"/>
+      <c r="C2" s="170"/>
+      <c r="D2" s="170"/>
+      <c r="E2" s="170"/>
+      <c r="F2" s="170"/>
+      <c r="G2" s="170"/>
+      <c r="H2" s="170"/>
+      <c r="I2" s="170"/>
+      <c r="J2" s="170"/>
+      <c r="K2" s="170"/>
+      <c r="L2" s="170"/>
+      <c r="M2" s="170"/>
+      <c r="N2" s="170"/>
+      <c r="O2" s="170"/>
+      <c r="P2" s="170"/>
+      <c r="Q2" s="170"/>
     </row>
     <row r="3" spans="1:20" ht="6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.15">
-      <c r="A4" s="69" t="s">
+      <c r="A4" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="69"/>
-[...4 lines deleted...]
-      <c r="G4" s="69"/>
+      <c r="B4" s="65"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
       <c r="J4" s="3"/>
-      <c r="K4" s="81" t="s">
+      <c r="K4" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="L4" s="119"/>
-      <c r="M4" s="81" t="s">
+      <c r="L4" s="117"/>
+      <c r="M4" s="77" t="s">
         <v>3</v>
       </c>
-      <c r="N4" s="119"/>
-      <c r="O4" s="81" t="s">
+      <c r="N4" s="117"/>
+      <c r="O4" s="77" t="s">
         <v>4</v>
       </c>
-      <c r="P4" s="119"/>
-      <c r="Q4" s="81" t="s">
+      <c r="P4" s="117"/>
+      <c r="Q4" s="77" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:20" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="J5" s="3"/>
-      <c r="K5" s="81"/>
-[...5 lines deleted...]
-      <c r="Q5" s="81"/>
+      <c r="K5" s="77"/>
+      <c r="L5" s="117"/>
+      <c r="M5" s="77"/>
+      <c r="N5" s="117"/>
+      <c r="O5" s="77"/>
+      <c r="P5" s="117"/>
+      <c r="Q5" s="77"/>
     </row>
     <row r="6" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="137" t="s">
+      <c r="A6" s="143" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="138"/>
-[...14 lines deleted...]
-      <c r="Q6" s="142"/>
+      <c r="B6" s="144"/>
+      <c r="C6" s="145"/>
+      <c r="D6" s="146"/>
+      <c r="E6" s="147"/>
+      <c r="F6" s="147"/>
+      <c r="G6" s="147"/>
+      <c r="H6" s="147"/>
+      <c r="I6" s="147"/>
+      <c r="J6" s="147"/>
+      <c r="K6" s="147"/>
+      <c r="L6" s="147"/>
+      <c r="M6" s="147"/>
+      <c r="N6" s="147"/>
+      <c r="O6" s="147"/>
+      <c r="P6" s="147"/>
+      <c r="Q6" s="148"/>
     </row>
     <row r="7" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="80" t="s">
+      <c r="A7" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="81"/>
-[...14 lines deleted...]
-      <c r="Q7" s="145"/>
+      <c r="B7" s="77"/>
+      <c r="C7" s="78"/>
+      <c r="D7" s="149"/>
+      <c r="E7" s="150"/>
+      <c r="F7" s="150"/>
+      <c r="G7" s="150"/>
+      <c r="H7" s="150"/>
+      <c r="I7" s="150"/>
+      <c r="J7" s="150"/>
+      <c r="K7" s="150"/>
+      <c r="L7" s="150"/>
+      <c r="M7" s="150"/>
+      <c r="N7" s="150"/>
+      <c r="O7" s="150"/>
+      <c r="P7" s="150"/>
+      <c r="Q7" s="151"/>
     </row>
     <row r="8" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="115"/>
-[...15 lines deleted...]
-      <c r="Q8" s="148"/>
+      <c r="A8" s="113"/>
+      <c r="B8" s="114"/>
+      <c r="C8" s="115"/>
+      <c r="D8" s="152"/>
+      <c r="E8" s="153"/>
+      <c r="F8" s="153"/>
+      <c r="G8" s="153"/>
+      <c r="H8" s="153"/>
+      <c r="I8" s="153"/>
+      <c r="J8" s="153"/>
+      <c r="K8" s="153"/>
+      <c r="L8" s="153"/>
+      <c r="M8" s="153"/>
+      <c r="N8" s="153"/>
+      <c r="O8" s="153"/>
+      <c r="P8" s="153"/>
+      <c r="Q8" s="154"/>
     </row>
     <row r="9" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="149" t="s">
+      <c r="A9" s="155" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="150"/>
-      <c r="C9" s="151"/>
+      <c r="B9" s="156"/>
+      <c r="C9" s="157"/>
       <c r="D9" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="E9" s="109"/>
-      <c r="F9" s="109"/>
+      <c r="E9" s="173"/>
+      <c r="F9" s="173"/>
       <c r="G9" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="H9" s="109"/>
-[...1 lines deleted...]
-      <c r="J9" s="109"/>
+      <c r="H9" s="173"/>
+      <c r="I9" s="173"/>
+      <c r="J9" s="173"/>
       <c r="K9" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="L9" s="164"/>
-[...4 lines deleted...]
-      <c r="Q9" s="165"/>
+      <c r="L9" s="168"/>
+      <c r="M9" s="168"/>
+      <c r="N9" s="168"/>
+      <c r="O9" s="168"/>
+      <c r="P9" s="168"/>
+      <c r="Q9" s="169"/>
     </row>
     <row r="10" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="152"/>
-[...15 lines deleted...]
-      <c r="Q10" s="160"/>
+      <c r="A10" s="158"/>
+      <c r="B10" s="159"/>
+      <c r="C10" s="160"/>
+      <c r="D10" s="164"/>
+      <c r="E10" s="165"/>
+      <c r="F10" s="165"/>
+      <c r="G10" s="165"/>
+      <c r="H10" s="165"/>
+      <c r="I10" s="165"/>
+      <c r="J10" s="165"/>
+      <c r="K10" s="165"/>
+      <c r="L10" s="165"/>
+      <c r="M10" s="165"/>
+      <c r="N10" s="165"/>
+      <c r="O10" s="165"/>
+      <c r="P10" s="165"/>
+      <c r="Q10" s="166"/>
     </row>
     <row r="11" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="155"/>
-[...15 lines deleted...]
-      <c r="Q11" s="163"/>
+      <c r="A11" s="161"/>
+      <c r="B11" s="162"/>
+      <c r="C11" s="163"/>
+      <c r="D11" s="167"/>
+      <c r="E11" s="141"/>
+      <c r="F11" s="141"/>
+      <c r="G11" s="141"/>
+      <c r="H11" s="141"/>
+      <c r="I11" s="141"/>
+      <c r="J11" s="141"/>
+      <c r="K11" s="141"/>
+      <c r="L11" s="141"/>
+      <c r="M11" s="141"/>
+      <c r="N11" s="141"/>
+      <c r="O11" s="141"/>
+      <c r="P11" s="141"/>
+      <c r="Q11" s="142"/>
     </row>
     <row r="12" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="101" t="s">
+      <c r="A12" s="99" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="102"/>
-[...1 lines deleted...]
-      <c r="D12" s="107" t="s">
+      <c r="B12" s="100"/>
+      <c r="C12" s="101"/>
+      <c r="D12" s="105" t="s">
         <v>13</v>
       </c>
-      <c r="E12" s="109"/>
-[...1 lines deleted...]
-      <c r="G12" s="111" t="s">
+      <c r="E12" s="107"/>
+      <c r="F12" s="107"/>
+      <c r="G12" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="H12" s="109"/>
-[...3 lines deleted...]
-      <c r="L12" s="130" t="s">
+      <c r="H12" s="107"/>
+      <c r="I12" s="107"/>
+      <c r="J12" s="107"/>
+      <c r="K12" s="107"/>
+      <c r="L12" s="128" t="s">
         <v>10</v>
       </c>
-      <c r="M12" s="109"/>
-[...3 lines deleted...]
-      <c r="Q12" s="173"/>
+      <c r="M12" s="107"/>
+      <c r="N12" s="107"/>
+      <c r="O12" s="107"/>
+      <c r="P12" s="107"/>
+      <c r="Q12" s="171"/>
     </row>
     <row r="13" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="104"/>
-[...15 lines deleted...]
-      <c r="Q13" s="174"/>
+      <c r="A13" s="102"/>
+      <c r="B13" s="103"/>
+      <c r="C13" s="104"/>
+      <c r="D13" s="106"/>
+      <c r="E13" s="108"/>
+      <c r="F13" s="108"/>
+      <c r="G13" s="110"/>
+      <c r="H13" s="108"/>
+      <c r="I13" s="108"/>
+      <c r="J13" s="108"/>
+      <c r="K13" s="108"/>
+      <c r="L13" s="129"/>
+      <c r="M13" s="108"/>
+      <c r="N13" s="108"/>
+      <c r="O13" s="108"/>
+      <c r="P13" s="108"/>
+      <c r="Q13" s="172"/>
     </row>
     <row r="14" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="101" t="s">
+      <c r="A14" s="99" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="102"/>
-[...9 lines deleted...]
-      <c r="L14" s="130" t="s">
+      <c r="B14" s="100"/>
+      <c r="C14" s="101"/>
+      <c r="D14" s="135"/>
+      <c r="E14" s="136"/>
+      <c r="F14" s="136"/>
+      <c r="G14" s="136"/>
+      <c r="H14" s="136"/>
+      <c r="I14" s="136"/>
+      <c r="J14" s="136"/>
+      <c r="K14" s="136"/>
+      <c r="L14" s="128" t="s">
         <v>15</v>
       </c>
-      <c r="M14" s="171"/>
-[...3 lines deleted...]
-      <c r="Q14" s="172"/>
+      <c r="M14" s="139"/>
+      <c r="N14" s="139"/>
+      <c r="O14" s="139"/>
+      <c r="P14" s="139"/>
+      <c r="Q14" s="140"/>
     </row>
     <row r="15" spans="1:20" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="104"/>
-[...15 lines deleted...]
-      <c r="Q15" s="163"/>
+      <c r="A15" s="102"/>
+      <c r="B15" s="103"/>
+      <c r="C15" s="104"/>
+      <c r="D15" s="137"/>
+      <c r="E15" s="138"/>
+      <c r="F15" s="138"/>
+      <c r="G15" s="138"/>
+      <c r="H15" s="138"/>
+      <c r="I15" s="138"/>
+      <c r="J15" s="138"/>
+      <c r="K15" s="138"/>
+      <c r="L15" s="129"/>
+      <c r="M15" s="141"/>
+      <c r="N15" s="141"/>
+      <c r="O15" s="141"/>
+      <c r="P15" s="141"/>
+      <c r="Q15" s="142"/>
     </row>
     <row r="16" spans="1:20" ht="6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="101" t="s">
+      <c r="A16" s="99" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="113"/>
-      <c r="C16" s="114"/>
+      <c r="B16" s="111"/>
+      <c r="C16" s="112"/>
       <c r="D16" s="13"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
-      <c r="G16" s="118"/>
-[...1 lines deleted...]
-      <c r="I16" s="113" t="s">
+      <c r="G16" s="116"/>
+      <c r="H16" s="116"/>
+      <c r="I16" s="111" t="s">
         <v>3</v>
       </c>
-      <c r="J16" s="132"/>
-[...1 lines deleted...]
-      <c r="L16" s="132"/>
+      <c r="J16" s="130"/>
+      <c r="K16" s="130"/>
+      <c r="L16" s="130"/>
       <c r="M16" s="14"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="9"/>
       <c r="T16" s="15"/>
     </row>
     <row r="17" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="80"/>
-[...1 lines deleted...]
-      <c r="C17" s="82"/>
+      <c r="A17" s="76"/>
+      <c r="B17" s="77"/>
+      <c r="C17" s="78"/>
       <c r="D17" s="16"/>
       <c r="E17" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="G17" s="119"/>
-[...4 lines deleted...]
-      <c r="L17" s="133"/>
+      <c r="G17" s="117"/>
+      <c r="H17" s="117"/>
+      <c r="I17" s="77"/>
+      <c r="J17" s="131"/>
+      <c r="K17" s="131"/>
+      <c r="L17" s="131"/>
       <c r="M17" s="17"/>
       <c r="N17" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="P17" s="135" t="s">
+      <c r="P17" s="133" t="s">
         <v>19</v>
       </c>
-      <c r="Q17" s="136"/>
+      <c r="Q17" s="134"/>
     </row>
     <row r="18" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="80"/>
-[...1 lines deleted...]
-      <c r="C18" s="82"/>
+      <c r="A18" s="76"/>
+      <c r="B18" s="77"/>
+      <c r="C18" s="78"/>
       <c r="D18" s="16"/>
-      <c r="G18" s="119"/>
-[...4 lines deleted...]
-      <c r="L18" s="133"/>
+      <c r="G18" s="117"/>
+      <c r="H18" s="117"/>
+      <c r="I18" s="77"/>
+      <c r="J18" s="131"/>
+      <c r="K18" s="131"/>
+      <c r="L18" s="131"/>
       <c r="M18" s="17"/>
-      <c r="P18" s="135"/>
-      <c r="Q18" s="136"/>
+      <c r="P18" s="133"/>
+      <c r="Q18" s="134"/>
     </row>
     <row r="19" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="80"/>
-[...1 lines deleted...]
-      <c r="C19" s="82"/>
+      <c r="A19" s="76"/>
+      <c r="B19" s="77"/>
+      <c r="C19" s="78"/>
       <c r="D19" s="16"/>
       <c r="E19" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="G19" s="119"/>
-[...4 lines deleted...]
-      <c r="L19" s="133"/>
+      <c r="G19" s="117"/>
+      <c r="H19" s="117"/>
+      <c r="I19" s="77"/>
+      <c r="J19" s="131"/>
+      <c r="K19" s="131"/>
+      <c r="L19" s="131"/>
       <c r="M19" s="17"/>
       <c r="N19" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="P19" s="135"/>
-      <c r="Q19" s="136"/>
+      <c r="P19" s="133"/>
+      <c r="Q19" s="134"/>
     </row>
     <row r="20" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="80"/>
-[...1 lines deleted...]
-      <c r="C20" s="82"/>
+      <c r="A20" s="76"/>
+      <c r="B20" s="77"/>
+      <c r="C20" s="78"/>
       <c r="D20" s="16"/>
-      <c r="G20" s="119"/>
-[...4 lines deleted...]
-      <c r="L20" s="133"/>
+      <c r="G20" s="117"/>
+      <c r="H20" s="117"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="131"/>
+      <c r="K20" s="131"/>
+      <c r="L20" s="131"/>
       <c r="M20" s="17"/>
       <c r="P20" s="18"/>
       <c r="Q20" s="19"/>
     </row>
     <row r="21" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="80"/>
-[...1 lines deleted...]
-      <c r="C21" s="82"/>
+      <c r="A21" s="76"/>
+      <c r="B21" s="77"/>
+      <c r="C21" s="78"/>
       <c r="D21" s="16"/>
       <c r="E21" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="G21" s="119"/>
-[...4 lines deleted...]
-      <c r="L21" s="133"/>
+      <c r="G21" s="117"/>
+      <c r="H21" s="117"/>
+      <c r="I21" s="77"/>
+      <c r="J21" s="131"/>
+      <c r="K21" s="131"/>
+      <c r="L21" s="131"/>
       <c r="M21" s="17"/>
       <c r="P21" s="18"/>
       <c r="Q21" s="19"/>
     </row>
     <row r="22" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="115"/>
-[...1 lines deleted...]
-      <c r="C22" s="117"/>
+      <c r="A22" s="113"/>
+      <c r="B22" s="114"/>
+      <c r="C22" s="115"/>
       <c r="D22" s="20"/>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
-      <c r="G22" s="120"/>
-[...4 lines deleted...]
-      <c r="L22" s="134"/>
+      <c r="G22" s="118"/>
+      <c r="H22" s="118"/>
+      <c r="I22" s="114"/>
+      <c r="J22" s="132"/>
+      <c r="K22" s="132"/>
+      <c r="L22" s="132"/>
       <c r="M22" s="22"/>
       <c r="N22" s="21"/>
       <c r="O22" s="21"/>
       <c r="P22" s="21"/>
       <c r="Q22" s="12"/>
     </row>
     <row r="23" spans="1:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="121" t="s">
+      <c r="A23" s="119" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="113"/>
-      <c r="C23" s="114"/>
+      <c r="B23" s="111"/>
+      <c r="C23" s="112"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="9"/>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A24" s="80"/>
-[...1 lines deleted...]
-      <c r="C24" s="82"/>
+      <c r="A24" s="76"/>
+      <c r="B24" s="77"/>
+      <c r="C24" s="78"/>
       <c r="E24" s="1" t="s">
         <v>23</v>
       </c>
       <c r="K24" s="1" t="s">
         <v>24</v>
       </c>
       <c r="Q24" s="24"/>
     </row>
     <row r="25" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="80"/>
-[...1 lines deleted...]
-      <c r="C25" s="82"/>
+      <c r="A25" s="76"/>
+      <c r="B25" s="77"/>
+      <c r="C25" s="78"/>
       <c r="Q25" s="24"/>
     </row>
     <row r="26" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="80"/>
-[...1 lines deleted...]
-      <c r="C26" s="82"/>
+      <c r="A26" s="76"/>
+      <c r="B26" s="77"/>
+      <c r="C26" s="78"/>
       <c r="E26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="25" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="26" t="s">
         <v>27</v>
       </c>
       <c r="J26" s="15"/>
-      <c r="K26" s="153"/>
-[...4 lines deleted...]
-      <c r="P26" s="153"/>
+      <c r="K26" s="162"/>
+      <c r="L26" s="162"/>
+      <c r="M26" s="162"/>
+      <c r="N26" s="162"/>
+      <c r="O26" s="162"/>
+      <c r="P26" s="162"/>
       <c r="Q26" s="28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="80"/>
-[...1 lines deleted...]
-      <c r="C27" s="82"/>
+      <c r="A27" s="76"/>
+      <c r="B27" s="77"/>
+      <c r="C27" s="78"/>
       <c r="Q27" s="29"/>
     </row>
     <row r="28" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="80"/>
-[...1 lines deleted...]
-      <c r="C28" s="82"/>
+      <c r="A28" s="76"/>
+      <c r="B28" s="77"/>
+      <c r="C28" s="78"/>
       <c r="E28" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H28" s="25" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="26" t="s">
         <v>30</v>
       </c>
       <c r="J28" s="27"/>
       <c r="K28" s="27"/>
-      <c r="L28" s="153"/>
-[...3 lines deleted...]
-      <c r="P28" s="153"/>
+      <c r="L28" s="162"/>
+      <c r="M28" s="162"/>
+      <c r="N28" s="162"/>
+      <c r="O28" s="162"/>
+      <c r="P28" s="162"/>
       <c r="Q28" s="28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="80"/>
-[...1 lines deleted...]
-      <c r="C29" s="82"/>
+      <c r="A29" s="76"/>
+      <c r="B29" s="77"/>
+      <c r="C29" s="78"/>
       <c r="J29" s="30"/>
       <c r="Q29" s="24"/>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A30" s="80"/>
-[...1 lines deleted...]
-      <c r="C30" s="82"/>
+      <c r="A30" s="76"/>
+      <c r="B30" s="77"/>
+      <c r="C30" s="78"/>
       <c r="E30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="K30" s="1" t="s">
         <v>32</v>
       </c>
       <c r="Q30" s="24"/>
     </row>
     <row r="31" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="80"/>
-[...1 lines deleted...]
-      <c r="C31" s="82"/>
+      <c r="A31" s="76"/>
+      <c r="B31" s="77"/>
+      <c r="C31" s="78"/>
       <c r="Q31" s="24"/>
     </row>
     <row r="32" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="80"/>
-[...1 lines deleted...]
-      <c r="C32" s="82"/>
+      <c r="A32" s="76"/>
+      <c r="B32" s="77"/>
+      <c r="C32" s="78"/>
       <c r="E32" s="1" t="s">
         <v>33</v>
       </c>
       <c r="I32" s="31"/>
       <c r="J32" s="31"/>
       <c r="K32" s="1" t="s">
         <v>34</v>
       </c>
       <c r="Q32" s="24"/>
     </row>
     <row r="33" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="80"/>
-[...1 lines deleted...]
-      <c r="C33" s="82"/>
+      <c r="A33" s="76"/>
+      <c r="B33" s="77"/>
+      <c r="C33" s="78"/>
       <c r="Q33" s="24"/>
     </row>
     <row r="34" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="80"/>
-[...1 lines deleted...]
-      <c r="C34" s="82"/>
+      <c r="A34" s="76"/>
+      <c r="B34" s="77"/>
+      <c r="C34" s="78"/>
       <c r="D34" s="16"/>
       <c r="E34" s="1" t="s">
         <v>35</v>
       </c>
       <c r="I34" s="31"/>
       <c r="J34" s="31"/>
       <c r="K34" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Q34" s="24"/>
     </row>
     <row r="35" spans="1:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="80"/>
-[...1 lines deleted...]
-      <c r="C35" s="82"/>
+      <c r="A35" s="76"/>
+      <c r="B35" s="77"/>
+      <c r="C35" s="78"/>
       <c r="D35" s="16"/>
       <c r="Q35" s="24"/>
     </row>
     <row r="36" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="80"/>
-[...2 lines deleted...]
-      <c r="D36" s="122" t="s">
+      <c r="A36" s="76"/>
+      <c r="B36" s="77"/>
+      <c r="C36" s="78"/>
+      <c r="D36" s="120" t="s">
         <v>37</v>
       </c>
-      <c r="E36" s="69"/>
-[...11 lines deleted...]
-      <c r="Q36" s="123"/>
+      <c r="E36" s="65"/>
+      <c r="F36" s="65"/>
+      <c r="G36" s="65"/>
+      <c r="H36" s="65"/>
+      <c r="I36" s="65"/>
+      <c r="J36" s="65"/>
+      <c r="K36" s="65"/>
+      <c r="L36" s="65"/>
+      <c r="M36" s="65"/>
+      <c r="N36" s="65"/>
+      <c r="O36" s="65"/>
+      <c r="P36" s="65"/>
+      <c r="Q36" s="121"/>
     </row>
     <row r="37" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="80"/>
-[...15 lines deleted...]
-      <c r="Q37" s="126"/>
+      <c r="A37" s="76"/>
+      <c r="B37" s="77"/>
+      <c r="C37" s="78"/>
+      <c r="D37" s="122"/>
+      <c r="E37" s="123"/>
+      <c r="F37" s="123"/>
+      <c r="G37" s="123"/>
+      <c r="H37" s="123"/>
+      <c r="I37" s="123"/>
+      <c r="J37" s="123"/>
+      <c r="K37" s="123"/>
+      <c r="L37" s="123"/>
+      <c r="M37" s="123"/>
+      <c r="N37" s="123"/>
+      <c r="O37" s="123"/>
+      <c r="P37" s="123"/>
+      <c r="Q37" s="124"/>
     </row>
     <row r="38" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="115"/>
-[...15 lines deleted...]
-      <c r="Q38" s="129"/>
+      <c r="A38" s="113"/>
+      <c r="B38" s="114"/>
+      <c r="C38" s="115"/>
+      <c r="D38" s="125"/>
+      <c r="E38" s="126"/>
+      <c r="F38" s="126"/>
+      <c r="G38" s="126"/>
+      <c r="H38" s="126"/>
+      <c r="I38" s="126"/>
+      <c r="J38" s="126"/>
+      <c r="K38" s="126"/>
+      <c r="L38" s="126"/>
+      <c r="M38" s="126"/>
+      <c r="N38" s="126"/>
+      <c r="O38" s="126"/>
+      <c r="P38" s="126"/>
+      <c r="Q38" s="127"/>
     </row>
     <row r="39" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="83" t="s">
+      <c r="A39" s="79" t="s">
         <v>38</v>
       </c>
-      <c r="B39" s="84"/>
-[...11 lines deleted...]
-      <c r="N39" s="91" t="s">
+      <c r="B39" s="80"/>
+      <c r="C39" s="81"/>
+      <c r="D39" s="95"/>
+      <c r="E39" s="96"/>
+      <c r="F39" s="96"/>
+      <c r="G39" s="96"/>
+      <c r="H39" s="96"/>
+      <c r="I39" s="96"/>
+      <c r="J39" s="96"/>
+      <c r="K39" s="96"/>
+      <c r="L39" s="96"/>
+      <c r="M39" s="96"/>
+      <c r="N39" s="85" t="s">
         <v>39</v>
       </c>
       <c r="O39" s="10"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="9"/>
     </row>
     <row r="40" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="86"/>
-[...12 lines deleted...]
-      <c r="N40" s="92"/>
+      <c r="A40" s="82"/>
+      <c r="B40" s="83"/>
+      <c r="C40" s="84"/>
+      <c r="D40" s="97"/>
+      <c r="E40" s="98"/>
+      <c r="F40" s="98"/>
+      <c r="G40" s="98"/>
+      <c r="H40" s="98"/>
+      <c r="I40" s="98"/>
+      <c r="J40" s="98"/>
+      <c r="K40" s="98"/>
+      <c r="L40" s="98"/>
+      <c r="M40" s="98"/>
+      <c r="N40" s="86"/>
       <c r="O40" s="11"/>
       <c r="P40" s="5"/>
       <c r="Q40" s="12"/>
     </row>
     <row r="41" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="83" t="s">
+      <c r="A41" s="79" t="s">
         <v>40</v>
       </c>
-      <c r="B41" s="84"/>
-[...4 lines deleted...]
-      <c r="G41" s="95" t="s">
+      <c r="B41" s="80"/>
+      <c r="C41" s="81"/>
+      <c r="D41" s="95"/>
+      <c r="E41" s="96"/>
+      <c r="F41" s="96"/>
+      <c r="G41" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="H41" s="93"/>
-[...1 lines deleted...]
-      <c r="J41" s="95" t="s">
+      <c r="H41" s="89"/>
+      <c r="I41" s="89"/>
+      <c r="J41" s="87" t="s">
         <v>4</v>
       </c>
-      <c r="K41" s="97"/>
-[...1 lines deleted...]
-      <c r="M41" s="99" t="s">
+      <c r="K41" s="91"/>
+      <c r="L41" s="91"/>
+      <c r="M41" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="N41" s="91" t="s">
+      <c r="N41" s="85" t="s">
         <v>41</v>
       </c>
-      <c r="O41" s="91"/>
-      <c r="P41" s="36"/>
+      <c r="O41" s="85"/>
+      <c r="P41" s="32"/>
       <c r="Q41" s="9"/>
     </row>
     <row r="42" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="86"/>
-[...14 lines deleted...]
-      <c r="P42" s="37"/>
+      <c r="A42" s="82"/>
+      <c r="B42" s="83"/>
+      <c r="C42" s="84"/>
+      <c r="D42" s="97"/>
+      <c r="E42" s="98"/>
+      <c r="F42" s="98"/>
+      <c r="G42" s="88"/>
+      <c r="H42" s="90"/>
+      <c r="I42" s="90"/>
+      <c r="J42" s="88"/>
+      <c r="K42" s="92"/>
+      <c r="L42" s="92"/>
+      <c r="M42" s="94"/>
+      <c r="N42" s="86"/>
+      <c r="O42" s="86"/>
+      <c r="P42" s="33"/>
       <c r="Q42" s="12"/>
     </row>
     <row r="43" spans="1:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="80" t="s">
+      <c r="A43" s="76" t="s">
         <v>42</v>
       </c>
-      <c r="B43" s="81"/>
-      <c r="C43" s="82"/>
+      <c r="B43" s="77"/>
+      <c r="C43" s="78"/>
       <c r="D43" s="6"/>
       <c r="E43" s="6"/>
       <c r="F43" s="6"/>
       <c r="G43" s="6"/>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="6"/>
       <c r="N43" s="6"/>
       <c r="O43" s="6"/>
       <c r="P43" s="6"/>
       <c r="Q43" s="9"/>
     </row>
     <row r="44" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A44" s="80"/>
-[...1 lines deleted...]
-      <c r="C44" s="82"/>
+      <c r="A44" s="76"/>
+      <c r="B44" s="77"/>
+      <c r="C44" s="78"/>
       <c r="E44" s="1" t="s">
         <v>43</v>
       </c>
       <c r="I44" s="18" t="s">
         <v>44</v>
       </c>
       <c r="Q44" s="24"/>
     </row>
     <row r="45" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="80"/>
-[...1 lines deleted...]
-      <c r="C45" s="82"/>
+      <c r="A45" s="76"/>
+      <c r="B45" s="77"/>
+      <c r="C45" s="78"/>
       <c r="D45" s="16"/>
       <c r="Q45" s="24"/>
     </row>
     <row r="46" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A46" s="80"/>
-[...1 lines deleted...]
-      <c r="C46" s="82"/>
+      <c r="A46" s="76"/>
+      <c r="B46" s="77"/>
+      <c r="C46" s="78"/>
       <c r="E46" s="1" t="s">
         <v>45</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>46</v>
       </c>
       <c r="Q46" s="24"/>
     </row>
     <row r="47" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="80"/>
-[...1 lines deleted...]
-      <c r="C47" s="82"/>
+      <c r="A47" s="76"/>
+      <c r="B47" s="77"/>
+      <c r="C47" s="78"/>
       <c r="D47" s="16"/>
       <c r="Q47" s="24"/>
     </row>
     <row r="48" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A48" s="80"/>
-[...1 lines deleted...]
-      <c r="C48" s="82"/>
+      <c r="A48" s="76"/>
+      <c r="B48" s="77"/>
+      <c r="C48" s="78"/>
       <c r="E48" s="1" t="s">
         <v>47</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Q48" s="24"/>
     </row>
     <row r="49" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="80"/>
-[...1 lines deleted...]
-      <c r="C49" s="82"/>
+      <c r="A49" s="76"/>
+      <c r="B49" s="77"/>
+      <c r="C49" s="78"/>
       <c r="Q49" s="24"/>
     </row>
     <row r="50" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="80"/>
-[...1 lines deleted...]
-      <c r="C50" s="82"/>
+      <c r="A50" s="76"/>
+      <c r="B50" s="77"/>
+      <c r="C50" s="78"/>
       <c r="E50" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H50" s="26" t="s">
         <v>50</v>
       </c>
       <c r="Q50" s="24"/>
     </row>
     <row r="51" spans="1:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="80"/>
-[...1 lines deleted...]
-      <c r="C51" s="82"/>
+      <c r="A51" s="76"/>
+      <c r="B51" s="77"/>
+      <c r="C51" s="78"/>
       <c r="Q51" s="24"/>
     </row>
     <row r="52" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="A52" s="80"/>
-[...2 lines deleted...]
-      <c r="E52" s="38" t="s">
+      <c r="A52" s="76"/>
+      <c r="B52" s="77"/>
+      <c r="C52" s="78"/>
+      <c r="E52" s="34" t="s">
         <v>51</v>
       </c>
       <c r="F52" s="26"/>
       <c r="G52" s="26"/>
       <c r="H52" s="26"/>
       <c r="I52" s="26"/>
       <c r="J52" s="26"/>
       <c r="K52" s="26"/>
       <c r="L52" s="26"/>
       <c r="M52" s="26"/>
       <c r="N52" s="26"/>
       <c r="O52" s="26"/>
       <c r="P52" s="26"/>
       <c r="Q52" s="24"/>
     </row>
     <row r="53" spans="1:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="80"/>
-[...1 lines deleted...]
-      <c r="C53" s="82"/>
+      <c r="A53" s="76"/>
+      <c r="B53" s="77"/>
+      <c r="C53" s="78"/>
       <c r="D53" s="21"/>
       <c r="E53" s="21"/>
       <c r="F53" s="21"/>
       <c r="G53" s="21"/>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="21"/>
       <c r="K53" s="21"/>
       <c r="L53" s="21"/>
       <c r="M53" s="21"/>
       <c r="N53" s="21"/>
       <c r="O53" s="21"/>
       <c r="P53" s="21"/>
       <c r="Q53" s="12"/>
     </row>
     <row r="54" spans="1:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="23"/>
       <c r="B54" s="7"/>
       <c r="C54" s="7"/>
       <c r="D54" s="6"/>
       <c r="E54" s="6"/>
       <c r="F54" s="6"/>
       <c r="G54" s="6"/>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="6"/>
       <c r="N54" s="6"/>
       <c r="O54" s="6"/>
       <c r="P54" s="6"/>
       <c r="Q54" s="9"/>
     </row>
     <row r="55" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A55" s="39" t="s">
+      <c r="A55" s="35" t="s">
         <v>52</v>
       </c>
-      <c r="B55" s="71" t="s">
+      <c r="B55" s="67" t="s">
         <v>53</v>
       </c>
-      <c r="C55" s="71"/>
-[...13 lines deleted...]
-      <c r="Q55" s="41"/>
+      <c r="C55" s="67"/>
+      <c r="D55" s="67"/>
+      <c r="E55" s="67"/>
+      <c r="F55" s="67"/>
+      <c r="G55" s="67"/>
+      <c r="H55" s="67"/>
+      <c r="I55" s="67"/>
+      <c r="J55" s="67"/>
+      <c r="K55" s="67"/>
+      <c r="L55" s="67"/>
+      <c r="M55" s="67"/>
+      <c r="N55" s="67"/>
+      <c r="O55" s="67"/>
+      <c r="P55" s="36"/>
+      <c r="Q55" s="37"/>
     </row>
     <row r="56" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="39"/>
-      <c r="B56" s="71" t="s">
+      <c r="A56" s="35"/>
+      <c r="B56" s="67" t="s">
         <v>54</v>
       </c>
-      <c r="C56" s="71"/>
-[...3 lines deleted...]
-      <c r="G56" s="71" t="s">
+      <c r="C56" s="67"/>
+      <c r="D56" s="67"/>
+      <c r="E56" s="36"/>
+      <c r="F56" s="36"/>
+      <c r="G56" s="67" t="s">
         <v>55</v>
       </c>
-      <c r="H56" s="71"/>
-[...3 lines deleted...]
-      <c r="L56" s="71" t="s">
+      <c r="H56" s="67"/>
+      <c r="I56" s="67"/>
+      <c r="J56" s="67"/>
+      <c r="K56" s="36"/>
+      <c r="L56" s="67" t="s">
         <v>56</v>
       </c>
-      <c r="M56" s="71"/>
-[...3 lines deleted...]
-      <c r="Q56" s="41"/>
+      <c r="M56" s="67"/>
+      <c r="N56" s="67"/>
+      <c r="O56" s="67"/>
+      <c r="P56" s="67"/>
+      <c r="Q56" s="37"/>
     </row>
     <row r="57" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="39"/>
-      <c r="B57" s="69" t="s">
+      <c r="A57" s="35"/>
+      <c r="B57" s="65" t="s">
         <v>57</v>
       </c>
-      <c r="C57" s="69"/>
-[...1 lines deleted...]
-      <c r="E57" s="42" t="s">
+      <c r="C57" s="65"/>
+      <c r="D57" s="65"/>
+      <c r="E57" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="F57" s="70"/>
-[...9 lines deleted...]
-      <c r="P57" s="42" t="s">
+      <c r="F57" s="66"/>
+      <c r="G57" s="66"/>
+      <c r="H57" s="66"/>
+      <c r="I57" s="66"/>
+      <c r="J57" s="66"/>
+      <c r="K57" s="66"/>
+      <c r="L57" s="66"/>
+      <c r="M57" s="66"/>
+      <c r="N57" s="66"/>
+      <c r="O57" s="66"/>
+      <c r="P57" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="Q57" s="43"/>
+      <c r="Q57" s="39"/>
     </row>
     <row r="58" spans="1:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="4"/>
       <c r="B58" s="5"/>
       <c r="C58" s="5"/>
       <c r="D58" s="21"/>
       <c r="E58" s="21"/>
       <c r="F58" s="21"/>
       <c r="G58" s="21"/>
       <c r="H58" s="21"/>
       <c r="I58" s="21"/>
       <c r="J58" s="21"/>
       <c r="K58" s="21"/>
       <c r="L58" s="21"/>
       <c r="M58" s="21"/>
       <c r="N58" s="21"/>
       <c r="O58" s="21"/>
       <c r="P58" s="21"/>
       <c r="Q58" s="12"/>
     </row>
     <row r="59" spans="1:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="23"/>
       <c r="B59" s="7"/>
       <c r="C59" s="7"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
       <c r="F59" s="6"/>
       <c r="G59" s="6"/>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="6"/>
       <c r="N59" s="6"/>
       <c r="O59" s="6"/>
       <c r="P59" s="6"/>
       <c r="Q59" s="9"/>
     </row>
     <row r="60" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="39" t="s">
+      <c r="A60" s="35" t="s">
         <v>52</v>
       </c>
-      <c r="B60" s="71" t="s">
+      <c r="B60" s="67" t="s">
         <v>58</v>
       </c>
-      <c r="C60" s="71"/>
-[...13 lines deleted...]
-      <c r="Q60" s="41"/>
+      <c r="C60" s="67"/>
+      <c r="D60" s="67"/>
+      <c r="E60" s="67"/>
+      <c r="F60" s="67"/>
+      <c r="G60" s="67"/>
+      <c r="H60" s="67"/>
+      <c r="I60" s="67"/>
+      <c r="J60" s="67"/>
+      <c r="K60" s="67"/>
+      <c r="L60" s="67"/>
+      <c r="M60" s="67"/>
+      <c r="N60" s="67"/>
+      <c r="O60" s="67"/>
+      <c r="P60" s="36"/>
+      <c r="Q60" s="37"/>
     </row>
     <row r="61" spans="1:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="44" t="s">
+      <c r="A61" s="40" t="s">
         <v>59</v>
       </c>
       <c r="B61" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="C61" s="45"/>
-[...13 lines deleted...]
-      <c r="Q61" s="43"/>
+      <c r="C61" s="41"/>
+      <c r="D61" s="42"/>
+      <c r="E61" s="43"/>
+      <c r="F61" s="36"/>
+      <c r="G61" s="36"/>
+      <c r="H61" s="36"/>
+      <c r="I61" s="36"/>
+      <c r="J61" s="36"/>
+      <c r="K61" s="36"/>
+      <c r="L61" s="36"/>
+      <c r="M61" s="36"/>
+      <c r="N61" s="36"/>
+      <c r="O61" s="36"/>
+      <c r="P61" s="43"/>
+      <c r="Q61" s="39"/>
     </row>
     <row r="62" spans="1:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="44" t="s">
+      <c r="A62" s="40" t="s">
         <v>59</v>
       </c>
       <c r="B62" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="C62" s="45"/>
-[...13 lines deleted...]
-      <c r="Q62" s="43"/>
+      <c r="C62" s="41"/>
+      <c r="D62" s="41"/>
+      <c r="E62" s="41"/>
+      <c r="F62" s="41"/>
+      <c r="G62" s="41"/>
+      <c r="H62" s="41"/>
+      <c r="I62" s="41"/>
+      <c r="J62" s="41"/>
+      <c r="K62" s="41"/>
+      <c r="L62" s="41"/>
+      <c r="M62" s="41"/>
+      <c r="N62" s="41"/>
+      <c r="O62" s="41"/>
+      <c r="P62" s="41"/>
+      <c r="Q62" s="39"/>
     </row>
     <row r="63" spans="1:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="44" t="s">
+      <c r="A63" s="40" t="s">
         <v>59</v>
       </c>
       <c r="B63" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="C63" s="45"/>
-[...13 lines deleted...]
-      <c r="Q63" s="43"/>
+      <c r="C63" s="41"/>
+      <c r="D63" s="41"/>
+      <c r="E63" s="41"/>
+      <c r="F63" s="41"/>
+      <c r="G63" s="41"/>
+      <c r="H63" s="41"/>
+      <c r="I63" s="41"/>
+      <c r="J63" s="41"/>
+      <c r="K63" s="41"/>
+      <c r="L63" s="41"/>
+      <c r="M63" s="41"/>
+      <c r="N63" s="41"/>
+      <c r="O63" s="41"/>
+      <c r="P63" s="41"/>
+      <c r="Q63" s="39"/>
     </row>
     <row r="64" spans="1:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="44" t="s">
+      <c r="A64" s="40" t="s">
         <v>59</v>
       </c>
-      <c r="B64" s="48" t="s">
+      <c r="B64" s="44" t="s">
         <v>63</v>
       </c>
-      <c r="C64" s="40"/>
-[...13 lines deleted...]
-      <c r="Q64" s="43"/>
+      <c r="C64" s="36"/>
+      <c r="D64" s="41"/>
+      <c r="E64" s="41"/>
+      <c r="F64" s="41"/>
+      <c r="G64" s="41"/>
+      <c r="H64" s="41"/>
+      <c r="I64" s="41"/>
+      <c r="J64" s="41"/>
+      <c r="K64" s="41"/>
+      <c r="L64" s="41"/>
+      <c r="M64" s="41"/>
+      <c r="N64" s="41"/>
+      <c r="O64" s="41"/>
+      <c r="P64" s="41"/>
+      <c r="Q64" s="39"/>
     </row>
     <row r="65" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="39"/>
+      <c r="A65" s="35"/>
       <c r="B65" s="3"/>
-      <c r="C65" s="40"/>
-[...13 lines deleted...]
-      <c r="Q65" s="43"/>
+      <c r="C65" s="36"/>
+      <c r="D65" s="41"/>
+      <c r="E65" s="41"/>
+      <c r="F65" s="41"/>
+      <c r="G65" s="41"/>
+      <c r="H65" s="41"/>
+      <c r="I65" s="41"/>
+      <c r="J65" s="41"/>
+      <c r="K65" s="41"/>
+      <c r="L65" s="41"/>
+      <c r="M65" s="41"/>
+      <c r="N65" s="41"/>
+      <c r="O65" s="41"/>
+      <c r="P65" s="41"/>
+      <c r="Q65" s="39"/>
     </row>
     <row r="66" spans="1:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="39"/>
-      <c r="B66" s="72" t="s">
+      <c r="A66" s="35"/>
+      <c r="B66" s="68" t="s">
         <v>64</v>
       </c>
-      <c r="C66" s="72"/>
-[...13 lines deleted...]
-      <c r="Q66" s="43"/>
+      <c r="C66" s="68"/>
+      <c r="D66" s="68"/>
+      <c r="E66" s="68"/>
+      <c r="F66" s="68"/>
+      <c r="G66" s="68"/>
+      <c r="H66" s="68"/>
+      <c r="I66" s="68"/>
+      <c r="J66" s="68"/>
+      <c r="K66" s="68"/>
+      <c r="L66" s="68"/>
+      <c r="M66" s="68"/>
+      <c r="N66" s="68"/>
+      <c r="O66" s="68"/>
+      <c r="P66" s="68"/>
+      <c r="Q66" s="39"/>
     </row>
     <row r="67" spans="1:17" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="49"/>
-[...15 lines deleted...]
-      <c r="Q67" s="52"/>
+      <c r="A67" s="45"/>
+      <c r="B67" s="46"/>
+      <c r="C67" s="46"/>
+      <c r="D67" s="47"/>
+      <c r="E67" s="47"/>
+      <c r="F67" s="47"/>
+      <c r="G67" s="47"/>
+      <c r="H67" s="47"/>
+      <c r="I67" s="47"/>
+      <c r="J67" s="47"/>
+      <c r="K67" s="47"/>
+      <c r="L67" s="47"/>
+      <c r="M67" s="47"/>
+      <c r="N67" s="47"/>
+      <c r="O67" s="47"/>
+      <c r="P67" s="47"/>
+      <c r="Q67" s="48"/>
     </row>
     <row r="68" spans="1:17" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2"/>
     <row r="69" spans="1:17" ht="6" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="73" t="s">
+      <c r="A69" s="69" t="s">
         <v>65</v>
       </c>
-      <c r="B69" s="74"/>
-[...14 lines deleted...]
-      <c r="Q69" s="55"/>
+      <c r="B69" s="70"/>
+      <c r="C69" s="70"/>
+      <c r="D69" s="49"/>
+      <c r="E69" s="50"/>
+      <c r="F69" s="50"/>
+      <c r="G69" s="50"/>
+      <c r="H69" s="50"/>
+      <c r="I69" s="50"/>
+      <c r="J69" s="50"/>
+      <c r="K69" s="50"/>
+      <c r="L69" s="50"/>
+      <c r="M69" s="50"/>
+      <c r="N69" s="50"/>
+      <c r="O69" s="50"/>
+      <c r="P69" s="50"/>
+      <c r="Q69" s="51"/>
     </row>
     <row r="70" spans="1:17" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="75"/>
-[...5 lines deleted...]
-      <c r="G70" s="79" t="s">
+      <c r="A70" s="71"/>
+      <c r="B70" s="72"/>
+      <c r="C70" s="72"/>
+      <c r="D70" s="52"/>
+      <c r="E70" s="53"/>
+      <c r="F70" s="53"/>
+      <c r="G70" s="75" t="s">
         <v>66</v>
       </c>
-      <c r="H70" s="79"/>
-[...2 lines deleted...]
-      <c r="K70" s="79" t="s">
+      <c r="H70" s="75"/>
+      <c r="I70" s="54"/>
+      <c r="J70" s="62"/>
+      <c r="K70" s="75" t="s">
         <v>4</v>
       </c>
-      <c r="L70" s="66"/>
-      <c r="M70" s="79" t="s">
+      <c r="L70" s="62"/>
+      <c r="M70" s="75" t="s">
         <v>5</v>
       </c>
-      <c r="N70" s="66"/>
-      <c r="O70" s="67" t="s">
+      <c r="N70" s="62"/>
+      <c r="O70" s="63" t="s">
         <v>67</v>
       </c>
-      <c r="P70" s="57"/>
-      <c r="Q70" s="59"/>
+      <c r="P70" s="53"/>
+      <c r="Q70" s="55"/>
     </row>
     <row r="71" spans="1:17" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="75"/>
-[...15 lines deleted...]
-      <c r="Q71" s="60"/>
+      <c r="A71" s="71"/>
+      <c r="B71" s="72"/>
+      <c r="C71" s="72"/>
+      <c r="D71" s="52"/>
+      <c r="E71" s="53"/>
+      <c r="F71" s="53"/>
+      <c r="G71" s="75"/>
+      <c r="H71" s="75"/>
+      <c r="I71" s="54"/>
+      <c r="J71" s="62"/>
+      <c r="K71" s="75"/>
+      <c r="L71" s="62"/>
+      <c r="M71" s="75"/>
+      <c r="N71" s="62"/>
+      <c r="O71" s="63"/>
+      <c r="P71" s="53"/>
+      <c r="Q71" s="56"/>
     </row>
     <row r="72" spans="1:17" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="77"/>
-[...15 lines deleted...]
-      <c r="Q72" s="63"/>
+      <c r="A72" s="73"/>
+      <c r="B72" s="74"/>
+      <c r="C72" s="74"/>
+      <c r="D72" s="57"/>
+      <c r="E72" s="58"/>
+      <c r="F72" s="58"/>
+      <c r="G72" s="58"/>
+      <c r="H72" s="58"/>
+      <c r="I72" s="58"/>
+      <c r="J72" s="58"/>
+      <c r="K72" s="58"/>
+      <c r="L72" s="58"/>
+      <c r="M72" s="58"/>
+      <c r="N72" s="58"/>
+      <c r="O72" s="58"/>
+      <c r="P72" s="58"/>
+      <c r="Q72" s="59"/>
     </row>
     <row r="73" spans="1:17" ht="3" customHeight="1" thickTop="1" x14ac:dyDescent="0.15"/>
     <row r="74" spans="1:17" x14ac:dyDescent="0.15">
       <c r="A74" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="P74" s="68">
+      <c r="P74" s="64">
         <v>2025.9</v>
       </c>
-      <c r="Q74" s="68"/>
+      <c r="Q74" s="64"/>
     </row>
     <row r="75" spans="1:17" x14ac:dyDescent="0.15">
       <c r="A75" s="18"/>
       <c r="B75" s="18"/>
       <c r="C75" s="18"/>
       <c r="D75" s="18"/>
-      <c r="E75" s="48" t="s">
+      <c r="E75" s="44" t="s">
         <v>70</v>
       </c>
       <c r="F75" s="18"/>
       <c r="G75" s="18"/>
       <c r="H75" s="18"/>
       <c r="I75" s="18"/>
       <c r="J75" s="18"/>
       <c r="K75" s="18"/>
       <c r="L75" s="18"/>
       <c r="M75" s="18"/>
       <c r="N75" s="18"/>
       <c r="O75" s="18"/>
       <c r="P75" s="18"/>
-      <c r="Q75" s="64"/>
+      <c r="Q75" s="60"/>
     </row>
     <row r="76" spans="1:17" x14ac:dyDescent="0.15">
       <c r="A76" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E76" s="26" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="77" spans="1:17" x14ac:dyDescent="0.15">
       <c r="A77" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="78" spans="1:17" x14ac:dyDescent="0.15">
       <c r="B78" s="26" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="79" spans="1:17" x14ac:dyDescent="0.15">
-      <c r="B79" s="65" t="s">
+      <c r="B79" s="61" t="s">
         <v>75</v>
       </c>
       <c r="E79" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="69">
     <mergeCell ref="M12:Q13"/>
     <mergeCell ref="K26:P26"/>
     <mergeCell ref="L28:P28"/>
     <mergeCell ref="H12:K13"/>
     <mergeCell ref="L12:L13"/>
     <mergeCell ref="A1:Q2"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="D6:Q6"/>
     <mergeCell ref="A7:C8"/>
     <mergeCell ref="D7:Q8"/>
     <mergeCell ref="A9:C11"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="H9:J9"/>
     <mergeCell ref="D10:Q11"/>
     <mergeCell ref="L9:Q9"/>
     <mergeCell ref="A23:C38"/>
     <mergeCell ref="D36:Q36"/>
     <mergeCell ref="D37:Q37"/>
     <mergeCell ref="D38:Q38"/>
     <mergeCell ref="A14:C15"/>
     <mergeCell ref="L14:L15"/>
     <mergeCell ref="I16:I22"/>
     <mergeCell ref="J16:L22"/>
     <mergeCell ref="P17:Q19"/>
     <mergeCell ref="D14:K15"/>
     <mergeCell ref="M14:Q15"/>
     <mergeCell ref="A12:C13"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="E12:F13"/>
     <mergeCell ref="G12:G13"/>
     <mergeCell ref="A16:C22"/>
     <mergeCell ref="G16:H22"/>
     <mergeCell ref="A39:C40"/>
-    <mergeCell ref="H39:M40"/>
     <mergeCell ref="N39:N40"/>
     <mergeCell ref="A41:C42"/>
-    <mergeCell ref="E41:F42"/>
     <mergeCell ref="G41:G42"/>
     <mergeCell ref="H41:I42"/>
     <mergeCell ref="J41:J42"/>
     <mergeCell ref="K41:L42"/>
     <mergeCell ref="M41:M42"/>
     <mergeCell ref="N41:O42"/>
+    <mergeCell ref="D39:M40"/>
+    <mergeCell ref="D41:F42"/>
     <mergeCell ref="A43:C53"/>
     <mergeCell ref="B55:O55"/>
     <mergeCell ref="B56:D56"/>
     <mergeCell ref="G56:J56"/>
     <mergeCell ref="L56:P56"/>
     <mergeCell ref="N70:N71"/>
     <mergeCell ref="O70:O71"/>
     <mergeCell ref="P74:Q74"/>
     <mergeCell ref="B57:D57"/>
     <mergeCell ref="F57:O57"/>
     <mergeCell ref="B60:O60"/>
     <mergeCell ref="B66:P66"/>
     <mergeCell ref="A69:C72"/>
     <mergeCell ref="G70:H71"/>
     <mergeCell ref="J70:J71"/>
     <mergeCell ref="K70:K71"/>
     <mergeCell ref="L70:L71"/>
     <mergeCell ref="M70:M71"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="全角カタカナのみ" error="全角カタカナのみを入力してください" sqref="D6:Q6" xr:uid="{B7332E75-CB74-4266-908E-539B5694452A}">
       <formula1>D6=PHONETIC(D6)</formula1>
     </dataValidation>
   </dataValidations>